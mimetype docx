--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -1,1115 +1,7387 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" ?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:vyd="http://volga.yandex.com/schemas/document/model" w:conformance="transitional" mc:Ignorable="vyd">
-[...12 lines deleted...]
-          <w:i w:val="0"/>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:body>
+    <w:p w14:paraId="3D091EBE" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A62D912" w14:textId="57D58995" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="00F84BA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Jost" w:hAnsi="Jost" w:eastAsia="Jost" w:cs="Jost"/>
-[...5 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F84BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>АКЦИЯ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360BEF39" w14:textId="10DDD25A" w:rsidR="00F84BA8" w:rsidRPr="00F84BA8" w:rsidRDefault="00BA5E6C" w:rsidP="00F84BA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Jost" w:hAnsi="Jost" w:eastAsia="Jost" w:cs="Jost"/>
-[...20 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Приобрети квартиру, участвующую в акции, согласно условиям программы и получ</w:t>
+      </w:r>
+      <w:r w:rsidR="0014427D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>и</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Jost" w:hAnsi="Jost" w:eastAsia="Jost" w:cs="Jost"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бонусные баллы</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF33E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDBDA9F" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRPr="009B2925" w:rsidRDefault="00F84BA8" w:rsidP="00F84BA8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E8052DE" w14:textId="2D9CA686" w:rsidR="0080000E" w:rsidRPr="00972CC9" w:rsidRDefault="00F84BA8" w:rsidP="005C6857">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Условия проведения акции:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0080000E" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящая программа лояльности распространяется на приобретение Участником программы лояльности квартиры, </w:t>
+      </w:r>
+      <w:r w:rsidR="00972CC9" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">согласно </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4714A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">условиям </w:t>
+      </w:r>
+      <w:r w:rsidR="00680655">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>акции</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4714A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidR="00972CC9" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">утвержденного </w:t>
+      </w:r>
+      <w:r w:rsidR="0080000E" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>перечн</w:t>
+      </w:r>
+      <w:r w:rsidR="00972CC9" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>я</w:t>
+      </w:r>
+      <w:r w:rsidR="0080000E" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, при наступлении совокупности следующих фактов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BF7FBAC" w14:textId="0D3D52D8" w:rsidR="0080000E" w:rsidRPr="00972CC9" w:rsidRDefault="0080000E" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Подписание Договора участия в долевом строительстве либо договора купли-продажи участником программы не позднее </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC485F" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC485F" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Семи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>) рабочих дней с момента выбора Квартиры для приобретения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="637EB3F9" w14:textId="6B24D0DE" w:rsidR="0080000E" w:rsidRPr="00972CC9" w:rsidRDefault="0080000E" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>- Цена квартиры, предусмотренная договором, не ниже минимальной цены</w:t>
+      </w:r>
+      <w:r w:rsidR="00241CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00241CFD" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>указанн</w:t>
+      </w:r>
+      <w:r w:rsidR="00241CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ой</w:t>
+      </w:r>
+      <w:r w:rsidR="00241CFD" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r w:rsidR="00241CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Перечне квартир, утвержденным Застройщиком</w:t>
+      </w:r>
+      <w:r w:rsidR="005B04B8" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ECB4408" w14:textId="1BCE97FA" w:rsidR="0080000E" w:rsidRPr="00972CC9" w:rsidRDefault="005B04B8" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="0080000E" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Срок полной оплаты цены Квартиры – не более </w:t>
+      </w:r>
+      <w:r w:rsidR="00972CC9" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r w:rsidR="0080000E" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00972CC9" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Четырнадцати</w:t>
+      </w:r>
+      <w:r w:rsidR="0080000E" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>) рабочих дней с даты государственной регистрации договора участия долевого строительства/договора купли-продажи (государственной регистрации перехода права собственности)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="0080000E" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26FDA1F4" w14:textId="66905B4B" w:rsidR="0080000E" w:rsidRPr="00972CC9" w:rsidRDefault="005B04B8" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="0080000E" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Оплата цены Квартиры производится Клиентом частично за счёт собственных средств и с использованием кредитных средств банка (за исключением военной ипотеки, ипотеки траншами)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3AC636" w14:textId="77777777" w:rsidR="0080000E" w:rsidRPr="00972CC9" w:rsidRDefault="0080000E" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При этом собственными средствами могут считаться средства, полученные за счет материнского капитала, жилищных сертификатов и т.д., учитываемые банком или иной кредитной организацией в качестве оплаты цены квартиры за счет собственных средств. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D2E4C7" w14:textId="0B1E60E7" w:rsidR="0080000E" w:rsidRPr="00972CC9" w:rsidRDefault="005B04B8" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="0080000E" w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Подписание соглашения об участии в программе лояльности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776E967A" w14:textId="7A10D700" w:rsidR="0080000E" w:rsidRPr="00972CC9" w:rsidRDefault="0080000E" w:rsidP="005C6857">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A002B44" w14:textId="4C0D0AB9" w:rsidR="00135C46" w:rsidRPr="00E426EA" w:rsidRDefault="00E426EA" w:rsidP="005C6857">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E426EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Параметры,</w:t>
+      </w:r>
+      <w:r w:rsidR="00135C46" w:rsidRPr="00E426EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E426EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по которым применяется акция: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D78826" w14:textId="4C4ED141" w:rsidR="00135C46" w:rsidRPr="00135C46" w:rsidRDefault="00873B42" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Jost" w:hAnsi="Jost" w:eastAsia="Jost" w:cs="Jost"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Объекты</w:t>
+      </w:r>
+      <w:r w:rsidR="00135C46" w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> строительства: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8EFA2A" w14:textId="2B614023" w:rsidR="00135C46" w:rsidRPr="00135C46" w:rsidRDefault="00135C46" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> — Уездные кварталы 3 очередь строительства</w:t>
+      </w:r>
+      <w:r w:rsidR="00E426EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1FE75C" w14:textId="4CE64BE4" w:rsidR="00135C46" w:rsidRPr="00135C46" w:rsidRDefault="00135C46" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> — Уездные кварталы 4 очередь строительства</w:t>
+      </w:r>
+      <w:r w:rsidR="00E426EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11FBA6EA" w14:textId="39FA471D" w:rsidR="00135C46" w:rsidRPr="00135C46" w:rsidRDefault="00135C46" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> — Уездные кварталы 5 очередь строительства</w:t>
+      </w:r>
+      <w:r w:rsidR="00E426EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E3F2776" w14:textId="4384F41B" w:rsidR="00135C46" w:rsidRPr="00135C46" w:rsidRDefault="00135C46" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Мидгард</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на Уездной 1 очередь строительства</w:t>
+      </w:r>
+      <w:r w:rsidR="00E426EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D9CC82" w14:textId="5E958F44" w:rsidR="00135C46" w:rsidRPr="00135C46" w:rsidRDefault="00135C46" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> — </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Мидгард</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в Комарово Парк 1 очередь строительства, 1 этап</w:t>
+      </w:r>
+      <w:r w:rsidR="00E426EA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B8AF08A" w14:textId="3F583403" w:rsidR="00135C46" w:rsidRPr="00135C46" w:rsidRDefault="00135C46" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> Площадь объекта не более 66 м2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239898BA" w14:textId="4762BBBF" w:rsidR="002D6EE3" w:rsidRPr="00972CC9" w:rsidRDefault="00135C46" w:rsidP="002D6EE3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Прайсовая</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002D6EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC633B" w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>стоимость</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC633B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> квартиры,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не более </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">стоимости </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6EE3" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>указанн</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ой</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6EE3" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в </w:t>
+      </w:r>
+      <w:r w:rsidR="002D6EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Перечне квартир, утвержденным Застройщиком</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520CF002" w14:textId="3027DF0E" w:rsidR="00135C46" w:rsidRPr="00135C46" w:rsidRDefault="00135C46" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55607057" w14:textId="77777777" w:rsidR="00135C46" w:rsidRPr="00135C46" w:rsidRDefault="00135C46" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00135C46">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360DEE95" w14:textId="77777777" w:rsidR="005C6857" w:rsidRPr="00FF33E4" w:rsidRDefault="005C6857" w:rsidP="005C6857">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Срок проведения акции с «15» июня 2026 года по «31» августа 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF33E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> года. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF33E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Организатор программы лояльности вправе продлить срок действия программы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F86ABFC" w14:textId="77777777" w:rsidR="005C6857" w:rsidRPr="00FF33E4" w:rsidRDefault="005C6857" w:rsidP="005C6857">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45FF541E" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28A971D0" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="553DE2E3" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A196A4E" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BF28B92" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C5B2F14" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="118CEB63" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3233163B" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3373DACE" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086C611D" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7817C59F" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E6A0739" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F7487AE" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31228C90" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19091283" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B7379BD" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15521A16" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13CC539A" w14:textId="77777777" w:rsidR="00F84BA8" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77245E8B" w14:textId="77777777" w:rsidR="005C6857" w:rsidRDefault="005C6857" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FF7D823" w14:textId="77777777" w:rsidR="005C6857" w:rsidRDefault="005C6857" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="416B8EAC" w14:textId="77777777" w:rsidR="005C6857" w:rsidRDefault="005C6857" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D09EA39" w14:textId="77777777" w:rsidR="005C6857" w:rsidRDefault="005C6857" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29517516" w14:textId="77777777" w:rsidR="005C6857" w:rsidRDefault="005C6857" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30DBD939" w14:textId="77777777" w:rsidR="005C6857" w:rsidRDefault="005C6857" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DC30D60" w14:textId="77777777" w:rsidR="005C6857" w:rsidRDefault="005C6857" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D496678" w14:textId="77777777" w:rsidR="005C6857" w:rsidRDefault="005C6857" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="726D756C" w14:textId="2EE4DEF0" w:rsidR="00F84BA8" w:rsidRDefault="00FF33E4" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:fldChar w:fldCharType="begin" vyd:_id="vyd:mp2ebbuyibgw8p"/>
-      </w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Публичная оферта</w:t>
+      </w:r>
+      <w:r w:rsidR="00F84BA8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F1D" w14:textId="0DF82F9C" w:rsidR="00B34424" w:rsidRDefault="00F84BA8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:instrText>HYPERLINK "https://xn--80afhaggxf4b8j.xn--p1ai/"</w:instrText>
-[...324 lines deleted...]
-      <w:titlePg w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">на участие в программе лояльности «Бонус» </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="054719F7" w14:textId="77777777" w:rsidR="0014427D" w:rsidRDefault="0014427D" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BF3B706" w14:textId="61516B54" w:rsidR="00FF33E4" w:rsidRDefault="00FF33E4" w:rsidP="00507655">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F43911">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>В соответствии с п. 2 ст. 437 Гражданского Кодекса Российской Федерации (ГК РФ) предложение, содержащее все существенные условия договора, из которого усматривается воля лица, делающего предложение, заключить договор на указанных в предложении условиях с любым, кто отзовется, признается офертой (публичной офертой), а совершение лицом, получившим оферту, действий по выполнению указанных в ней условий договора считается заключением договора лицом, совершившим указанное действие, с лицом, сделавшим соответствующее предложение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1393AB5B" w14:textId="736B4210" w:rsidR="00507655" w:rsidRDefault="00507655" w:rsidP="009D1C9A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00507655">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящая оферта устанавливает правила участия </w:t>
+      </w:r>
+      <w:r w:rsidR="009D1C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">покупателей </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507655">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>в бонусной программе</w:t>
+      </w:r>
+      <w:r w:rsidR="009D1C9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Застройщика</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00507655">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F1F" w14:textId="77777777" w:rsidR="00AB2295" w:rsidRPr="009B2925" w:rsidRDefault="00AB2295" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02019F20" w14:textId="77777777" w:rsidR="00AB2295" w:rsidRPr="009B2925" w:rsidRDefault="00AB2295" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>1. Термины и определения:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DD13C1A" w14:textId="69D89B11" w:rsidR="00481C4F" w:rsidRPr="00AF169F" w:rsidRDefault="00DF0E53" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Организатор </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC6159" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00FD5005" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7D4B" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Застройщик</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7D4B" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – юридическое лицо</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C4F" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0017422A" w:rsidRPr="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Общество с ограниченной ответственностью</w:t>
+      </w:r>
+      <w:r w:rsidR="00481C4F" w:rsidRPr="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Специализированный застройщик «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00481C4F" w:rsidRPr="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Мидгард</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00481C4F" w:rsidRPr="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Рус»</w:t>
+      </w:r>
+      <w:r w:rsidR="0017422A" w:rsidRPr="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F22" w14:textId="0EC6DB21" w:rsidR="00FC6159" w:rsidRPr="009B2925" w:rsidRDefault="00FC6159" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Участник программы лояльности – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>физическое дееспособной лицо, достигшее возраста восемнадцати лет, являющееся гражданином РФ, приобретающие у Организатора программы кварт</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0524B" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>иры,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> присоединившиеся к программе лояльности в установленном настоящими правилами порядке</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0524B" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, а также выполнившее иные условия участия в программе лояльности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F24" w14:textId="77777777" w:rsidR="00FC6159" w:rsidRPr="009B2925" w:rsidRDefault="00FC6159" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Бонусы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – начисляемые в соответствии с условиями Программы </w:t>
+      </w:r>
+      <w:r w:rsidR="00C0524B" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лояльности </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на Бонусный счёт Участника программы баллы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F25" w14:textId="43E95A54" w:rsidR="00FC6159" w:rsidRPr="009B2925" w:rsidRDefault="00FC6159" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Бонусный счёт</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="003A21F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>счёт Участника программы, на котором учитываются Бонусы</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7114" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F26" w14:textId="1C52FACE" w:rsidR="00C0524B" w:rsidRPr="009B2925" w:rsidRDefault="00FC6159" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Квартира</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – квартиры, участвующие в Программе</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7114" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0524B" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, перечень которых </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1132">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">утверждается Застройщиком, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A4714A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>согласно условиям</w:t>
+      </w:r>
+      <w:r w:rsidR="00BB1132">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> акции</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0524B" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F27" w14:textId="4C75B836" w:rsidR="00C0524B" w:rsidRPr="009B2925" w:rsidRDefault="00C0524B" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Договор </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>– договор участия в долевом строительстве</w:t>
+      </w:r>
+      <w:r w:rsidR="00A50D39">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>/договор купли-продажи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, заключенный между Организатором программы лояльности и Участником программы лояльности в отношении квартиры. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F28" w14:textId="1E17C528" w:rsidR="00BF3CC0" w:rsidRPr="009B2925" w:rsidRDefault="00C0524B" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Правила</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00C45994">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>правила программы лояльности «</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D7C" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Бонус</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F29" w14:textId="77777777" w:rsidR="00F731B5" w:rsidRPr="009B2925" w:rsidRDefault="006C7DB7" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Клиент </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>– любое физическое лицо, желающее приобрести у Застройщика Объекты для личных, семейных, домашних и иных нужд, не связанных с осуществлением предпринимательской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F2A" w14:textId="77777777" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="006C7DB7" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Объекты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – реализуемые Застройщиком на основании договоров участия долевом строительстве и договоров купли-про</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE3350" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дажи квартиры </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>в многоквартирных домах, возводимых и (или) построенных Застройщиком, продаваемые Застройщиком от своего имени.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F2B" w14:textId="77777777" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="006C7DB7" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02019F2C" w14:textId="77777777" w:rsidR="00F731B5" w:rsidRPr="009B2925" w:rsidRDefault="00F731B5" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F2D" w14:textId="661B7885" w:rsidR="005E7EFF" w:rsidRPr="009B2925" w:rsidRDefault="00C0524B" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7114" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Программа лояльности «</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D7C" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Бонус</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7114" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0E53" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7114" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">является маркетинговым, рекламным мероприятием </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7EFF" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Организатора программы лояльности,</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7114" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1493" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>адресованным неопределенному</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7114" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кругу лиц и направленным на повышение объёмов продаж, увеличение активности клиентов в приобретении товаров </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7EFF" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Организатора программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7114" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7EFF" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F2E" w14:textId="77777777" w:rsidR="00AF7114" w:rsidRPr="009B2925" w:rsidRDefault="005E7EFF" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Товарами, приобретаемыми Участниками программы лояльности у Организатора программы лояльности, являются объекты недвижимости – жилые помещения, расположенные в многоквартирных домах и/или объектах капитального строительства, возводимых Застройщиком на основании полученных в установленном порядке разрешений на строительство или завершённых строительством с получением разрешений на ввод объекта в эксплуатацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F30" w14:textId="756737B8" w:rsidR="00AF7114" w:rsidRPr="009B2925" w:rsidRDefault="00C0524B" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7114" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящие правила предусматривают </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1493" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>начисление участнику</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7114" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> программы лояльности, присоединившемуся к настоящей программе лояльности, бонусных баллов, характеризующих активность Участника программы лояльности в приобретении товаров Застройщика;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F31" w14:textId="6A3B2799" w:rsidR="00AF7114" w:rsidRPr="009B2925" w:rsidRDefault="00AF7114" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1493" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. В рамках программы лояльности для начисления бонусных баллов используются </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уникальный номер. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F32" w14:textId="47D78424" w:rsidR="00AF7114" w:rsidRPr="009B2925" w:rsidRDefault="008240C8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1493" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Участником программы лояльности не могут быть лица:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F33" w14:textId="77777777" w:rsidR="00B34424" w:rsidRPr="009B2925" w:rsidRDefault="00B34424" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- которые на момент заключения Договора состоят в трудовых отношениях с </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7EFF" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Застройщиком или с его</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аффилированными лицами либо состояли в таких отношениях в течение 6 (шести) месяцев до заключения Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F34" w14:textId="77777777" w:rsidR="00B34424" w:rsidRPr="009B2925" w:rsidRDefault="00B34424" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>- которые на момент заключения Договора являются исполнителями по гражданско-правовым договорам о выполнении работ (оказании услуг), заключённым с Застройщико</w:t>
+      </w:r>
+      <w:r w:rsidR="005E7EFF" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>м или с его</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аффилированными лицами, либо являлись такими исполнителями в течение 6 (шести) месяцев до заключения Договора. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F35" w14:textId="498A5AC4" w:rsidR="00B34424" w:rsidRPr="009B2925" w:rsidRDefault="008240C8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1493" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Каждый участник </w:t>
+      </w:r>
+      <w:r w:rsidR="005E7EFF" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="0072451F" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> принимая участия в программе на условиях настоящих правил</w:t>
+      </w:r>
+      <w:r w:rsidR="0072451F" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подтверждает, что ознакомлен с настоящими Правилами, гарантирует их соблюдение.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC8F442" w14:textId="77777777" w:rsidR="00616BFF" w:rsidRPr="009B2925" w:rsidRDefault="00616BFF" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02019F38" w14:textId="77777777" w:rsidR="001F7878" w:rsidRPr="009B2925" w:rsidRDefault="00933274" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00334E8C" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Порядок и условия участия в программе</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7878" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18E4592A" w14:textId="22D02087" w:rsidR="00285631" w:rsidRPr="005B04B8" w:rsidRDefault="00334E8C" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Программа </w:t>
+      </w:r>
+      <w:r w:rsidR="00285631" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">распространяет свое действие на Участников, заключивших </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>договор участия в долевом строительстве либо договор купли-продажи объектов недвижимости</w:t>
+      </w:r>
+      <w:r w:rsidR="00285631" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (далее – Квартиры), </w:t>
+      </w:r>
+      <w:r w:rsidR="002B000D" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в </w:t>
+      </w:r>
+      <w:r w:rsidR="002B000D" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>многоквартирных домах/объектах капитального строительства, строительство которых осуществляет Застройщик</w:t>
+      </w:r>
+      <w:r w:rsidR="00285631" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F41" w14:textId="345F05AD" w:rsidR="00BC778A" w:rsidRPr="005B04B8" w:rsidRDefault="00207C79" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Список Квартир, при приобретении</w:t>
+      </w:r>
+      <w:r w:rsidR="009E704F" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> которых действуют условия настоящей Программы, определен </w:t>
+      </w:r>
+      <w:r w:rsidR="00740F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Застройщиком</w:t>
+      </w:r>
+      <w:r w:rsidR="00C169BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, согласно условиям настоящих правил</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F42" w14:textId="790625D7" w:rsidR="00207C79" w:rsidRPr="009B2925" w:rsidRDefault="00B34424" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В течение срока действия </w:t>
+      </w:r>
+      <w:r w:rsidR="009E704F" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Программы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> список Квартир</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> может уточняться и дополняться Застройщиком без изменения условий </w:t>
+      </w:r>
+      <w:r w:rsidR="002B000D" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>настоящей Программы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004B3962" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>К</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">вартира </w:t>
+      </w:r>
+      <w:r w:rsidR="009E704F" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>исключается</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> из списка с момента заключения Застройщиком в отношении соответствующей Квартиры договора с любым приобретателем (как в рамках </w:t>
+      </w:r>
+      <w:r w:rsidR="009E704F" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Программы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, так и вне её). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7F27A4" w14:textId="26A847A1" w:rsidR="00C169BD" w:rsidRPr="00C169BD" w:rsidRDefault="001855E8" w:rsidP="00C169BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C169BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00C169BD" w:rsidRPr="00C169BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Настоящая программа лояльности распространяется на приобретение Участником программы лояльности квартиры, согласно </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE0AAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">условиям программы и </w:t>
+      </w:r>
+      <w:r w:rsidR="00C169BD" w:rsidRPr="00C169BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>утвержденного перечня, при наступлении совокупности следующих фактов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C20C659" w14:textId="77777777" w:rsidR="00C169BD" w:rsidRPr="00972CC9" w:rsidRDefault="00C169BD" w:rsidP="00C169BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>- Подписание Договора участия в долевом строительстве либо договора купли-продажи участником программы не позднее 7 (Семи) рабочих дней с момента выбора Квартиры для приобретения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20662345" w14:textId="1D3F606B" w:rsidR="00C169BD" w:rsidRPr="00972CC9" w:rsidRDefault="00C169BD" w:rsidP="00C169BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>- Цена квартиры, предусмотренная договором, не ниже минимальной цены</w:t>
+      </w:r>
+      <w:r w:rsidR="00206EE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, указанной в Перечне квартир, утвержденным Застройщиком</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0963C6DE" w14:textId="77777777" w:rsidR="00C169BD" w:rsidRPr="00972CC9" w:rsidRDefault="00C169BD" w:rsidP="00C169BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Срок полной оплаты цены Квартиры – не более 14 (Четырнадцати) рабочих дней с даты государственной регистрации договора участия долевого строительства/договора купли-продажи (государственной регистрации перехода права собственности); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53D0D9FC" w14:textId="77777777" w:rsidR="00C169BD" w:rsidRPr="00972CC9" w:rsidRDefault="00C169BD" w:rsidP="00C169BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>- Оплата цены Квартиры производится Клиентом частично за счёт собственных средств и с использованием кредитных средств банка (за исключением военной ипотеки, ипотеки траншами);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E478040" w14:textId="77777777" w:rsidR="00C169BD" w:rsidRPr="00972CC9" w:rsidRDefault="00C169BD" w:rsidP="00C169BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При этом собственными средствами могут считаться средства, полученные за счет материнского капитала, жилищных сертификатов и т.д., учитываемые банком или иной кредитной организацией в качестве оплаты цены квартиры за счет собственных средств. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="680FD9B6" w14:textId="77777777" w:rsidR="00C169BD" w:rsidRPr="00972CC9" w:rsidRDefault="00C169BD" w:rsidP="00C169BD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00972CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>- Подписание соглашения об участии в программе лояльности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F4A" w14:textId="1917B3E1" w:rsidR="00207C79" w:rsidRPr="009B2925" w:rsidRDefault="001855E8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Присоединение Клиента к </w:t>
+      </w:r>
+      <w:r w:rsidR="008240C8" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">программе лояльности </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подтверждается </w:t>
+      </w:r>
+      <w:r w:rsidR="00511676" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подписанием соглашения об участии в программе лояльности, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по форме, </w:t>
+      </w:r>
+      <w:r w:rsidR="00154FFE" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">установленной </w:t>
+      </w:r>
+      <w:r w:rsidR="00C169BD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Застройщиком</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F36" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00100AE9" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При этом Клиент вправе подписать </w:t>
+      </w:r>
+      <w:r w:rsidR="00F16E8A" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">соглашение </w:t>
+      </w:r>
+      <w:r w:rsidR="00100AE9" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>с помощью электронной цифровой подписи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F4B" w14:textId="77777777" w:rsidR="001753F0" w:rsidRPr="009B2925" w:rsidRDefault="001753F0" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.5. Количество Квартир, приобретаемых каждым Участником программы лояльности в рамках Программы</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D7C" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не ограничено. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F4C" w14:textId="71022DC1" w:rsidR="001753F0" w:rsidRPr="009B2925" w:rsidRDefault="008240C8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.6</w:t>
+      </w:r>
+      <w:r w:rsidR="001753F0" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Клиент</w:t>
+      </w:r>
+      <w:r w:rsidR="001753F0" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вправе отказаться от </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE305B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">подписания соглашения об участии в программе лояльности </w:t>
+      </w:r>
+      <w:r w:rsidR="001753F0" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>и, соответственно, от участия в Программе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F4D" w14:textId="77777777" w:rsidR="00791D7C" w:rsidRPr="009B2925" w:rsidRDefault="008240C8" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3.7</w:t>
+      </w:r>
+      <w:r w:rsidR="001753F0" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. В случае приобретения Квартиры в общую совместную собственность</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D7C" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или в общую долевую собственность Участником программы лояльности становится только один из участников долевого строительства, являющийся депонентом по договору участия в долевом строительстве или один из покупателей по договору купли-продажи (в этом случае решение об участии в программе принимается покупателями по соглашению). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F4E" w14:textId="5C11A87E" w:rsidR="00BC778A" w:rsidRPr="009B2925" w:rsidRDefault="00BC778A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D7C" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Передача прав (уступка требований) на использование Бонусов, начисленных на Бонусный счёт, не допускается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F4F" w14:textId="77777777" w:rsidR="003E58E7" w:rsidRPr="009B2925" w:rsidRDefault="003E58E7" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02019F50" w14:textId="77777777" w:rsidR="004B3962" w:rsidRPr="009B2925" w:rsidRDefault="004B3962" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>4. Порядок и условия использования и начисления бонусных баллов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F51" w14:textId="77777777" w:rsidR="004B3962" w:rsidRPr="009B2925" w:rsidRDefault="001753F0" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.1. Бонусы могут быть использованы только Участником программы</w:t>
+      </w:r>
+      <w:r w:rsidR="00B05EF2" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лояльности</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лично.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F53" w14:textId="525B99D8" w:rsidR="00154FFE" w:rsidRPr="009B2925" w:rsidRDefault="001753F0" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00154FFE" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Размер </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>бонусов</w:t>
+      </w:r>
+      <w:r w:rsidR="00154FFE" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, причитающихся </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Участнику программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00154FFE" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, рассчитывается </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Организатором программы лояльности </w:t>
+      </w:r>
+      <w:r w:rsidR="00154FFE" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с настоящими Правилами при заключении договора и доводится до сведения </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Участника программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC778A" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00154FFE" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F54" w14:textId="77777777" w:rsidR="00791D7C" w:rsidRPr="005B04B8" w:rsidRDefault="00474708" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Конкретный р</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">азмер бонусных баллов, начисляемых </w:t>
+      </w:r>
+      <w:r w:rsidR="001753F0" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Участнику программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> при </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>прио</w:t>
+      </w:r>
+      <w:r w:rsidR="00791D7C" w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бретении Квартиры, определяется по следующей формуле: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F55" w14:textId="77777777" w:rsidR="00474708" w:rsidRPr="005B04B8" w:rsidRDefault="00474708" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B42882A" w14:textId="77777777" w:rsidR="005C6857" w:rsidRPr="005B04B8" w:rsidRDefault="005C6857" w:rsidP="005C6857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Б= Р/100%*ПБ, где:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="626E75DE" w14:textId="77777777" w:rsidR="005C6857" w:rsidRPr="005B04B8" w:rsidRDefault="005C6857" w:rsidP="005C6857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Р – цена договора участия в долевом строительстве/договора купли-продажи недвижимости;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42ACB1D8" w14:textId="5294BE85" w:rsidR="005C6857" w:rsidRPr="005B04B8" w:rsidRDefault="005C6857" w:rsidP="005C6857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПБ – размер бонусных баллов в процентном соотношении, указанный в </w:t>
+      </w:r>
+      <w:r w:rsidR="008126AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Перечне квартир, утвержденным Застройщиком, согласно условиям акции</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="762F9065" w14:textId="77777777" w:rsidR="005C6857" w:rsidRPr="005B04B8" w:rsidRDefault="005C6857" w:rsidP="005C6857">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005B04B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Б – размер начисленных бонусных баллов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F5A" w14:textId="77777777" w:rsidR="00474708" w:rsidRPr="005B04B8" w:rsidRDefault="00474708" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02019F5B" w14:textId="4099C39D" w:rsidR="00E572F3" w:rsidRPr="009B2925" w:rsidRDefault="00E572F3" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>При этом цена квартиры, является предварительной и может быть изменена в зависимости от действующих</w:t>
+      </w:r>
+      <w:r w:rsidR="0010451C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>на момент заключения соответ</w:t>
+      </w:r>
+      <w:r w:rsidR="00312E3F" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ствующего договора акций, программ и скидок у Застройщика</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. В связи с чем размер бонусных баллов, начисленных в связи с участием в программе лояльности может меняться как в </w:t>
+      </w:r>
+      <w:r w:rsidR="0010451C" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>большую,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> так и в меньшую сторону. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F5C" w14:textId="2A318005" w:rsidR="00922D62" w:rsidRPr="009B2925" w:rsidRDefault="00922D62" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.3. </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1EC2" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бонусные баллы </w:t>
+      </w:r>
+      <w:r w:rsidR="006D3D35" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">начисляются и </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1EC2" w:rsidRPr="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">учитываются Застройщиком на Бонусном </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1EC2" w:rsidRPr="00103770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">счёте в течение </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF719D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00154FFE" w:rsidRPr="00103770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF719D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Тридцати</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="00103770">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>) календарных дней</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> после выполнения Клиен</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>том обязательства по оплате части цены Квартиры в размере и в сроки, согласованные с Застройщиком, а также с соблюдением усл</w:t>
+      </w:r>
+      <w:r w:rsidR="00154FFE" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>овий, предусмотре</w:t>
+      </w:r>
+      <w:r w:rsidR="001753F0" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>нных договором</w:t>
+      </w:r>
+      <w:r w:rsidR="009E4CC4" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, соглашением об участии в программе лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00B07596" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F5D" w14:textId="77777777" w:rsidR="00312E3F" w:rsidRPr="009B2925" w:rsidRDefault="00312E3F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Порядок и способ учета бонусных баллов определяется Застройщиком самостоятельно. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F5F" w14:textId="7E970E5D" w:rsidR="00207C79" w:rsidRPr="009B2925" w:rsidRDefault="00922D62" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.4</w:t>
+      </w:r>
+      <w:r w:rsidR="001753F0" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бонусные баллы, начисленные </w:t>
+      </w:r>
+      <w:r w:rsidR="001753F0" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Участнику программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, могут быть использованы им по </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F36" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>его выбору следующими способами, указанными в п. 4.4.1 и 4.4.2 настоящих правил.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F36" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выбор способа использования бонусных баллов производится Клиентом при его присоединении к программе лояльности путем указания соответствующей информации в </w:t>
+      </w:r>
+      <w:r w:rsidR="00B352E6" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>соглашении об участии в программе лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F36" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F60" w14:textId="77777777" w:rsidR="001F7878" w:rsidRPr="00031DB6" w:rsidRDefault="004C3F36" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.4.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бонусные баллы, начисленные в рамках </w:t>
+      </w:r>
+      <w:r w:rsidR="001753F0" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, могут использоваться </w:t>
+      </w:r>
+      <w:r w:rsidR="001753F0" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Участником программы лояльности </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>для оплаты с применением подарочных сертификатов товаров (работ, услуг) Партнеров</w:t>
+      </w:r>
+      <w:r w:rsidR="00E572F3" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>М.Видео –</w:t>
+      </w:r>
+      <w:r w:rsidR="00E572F3" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сертификат номиналом не более 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B34424" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>000  рублей</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B34424" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00B34424" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Hoff</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00B34424" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidR="00E572F3" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сертификат номиналом не более 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>0 000 (</w:t>
+      </w:r>
+      <w:r w:rsidR="00E572F3" w:rsidRPr="00031DB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Десяти тысяч) рублей).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F61" w14:textId="77777777" w:rsidR="001F7878" w:rsidRPr="009B2925" w:rsidRDefault="00B34424" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ассортимент товаров (работ, услуг) Партнеров, которые могут быть оплачены с использованием начисленных </w:t>
+      </w:r>
+      <w:r w:rsidR="001753F0" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Участнику программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бонусных баллов, определяется условиями обращения подарочных сертификатов (иных аналогичных инструментов), размещенными на официальных сайтах Партнёров. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F62" w14:textId="77777777" w:rsidR="00207C79" w:rsidRPr="009B2925" w:rsidRDefault="00922D62" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бонусные баллы </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">могут быть использованы в соответствии с условиями настоящего пункта в течение 5 (пяти) рабочих дней с момента их начисления. Не использованные в течение указанного срока бонусные баллы считаются погашенными на следующий день после истечения срока. Наличие доступного количества сертификатов определяется на момент выбора </w:t>
+      </w:r>
+      <w:r w:rsidR="001753F0" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Участником программы лояльности </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">способа использования бонусных баллов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F63" w14:textId="77777777" w:rsidR="004C3F36" w:rsidRPr="009B2925" w:rsidRDefault="00922D62" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F36" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3F36" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Участник программы вправе использовать Бонусные баллы путем их конвертации в денежные средства с зачислением на свой банковский счет. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F64" w14:textId="77777777" w:rsidR="004C3F36" w:rsidRPr="009B2925" w:rsidRDefault="004C3F36" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конвертация бонусных баллов в денежный эквивалент осуществляется в отношении всей суммы Бонусов, учтённых на Бонусном счёте, частичная конвертация Бонусов не допускается. Коэффициент конвертации составляет 1 (Один), т.е. за каждый 1 (Один) балл на Бонусном счёте выплачивается 1,00 рубль (Один рубль 00 копеек). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F65" w14:textId="62B6AF80" w:rsidR="001753F0" w:rsidRPr="009B2925" w:rsidRDefault="004C3F36" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выплата бонусов в денежном эквиваленте производится Застройщиком </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в безналичной форме путем перечисления денежных средств на счет </w:t>
+      </w:r>
+      <w:r w:rsidR="00B05EF2" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Участника программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>, реквизиты которого ука</w:t>
+      </w:r>
+      <w:r w:rsidR="00154FFE" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">зываются в </w:t>
+      </w:r>
+      <w:r w:rsidR="00B352E6" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>соглашении об участии в программе лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Выплата Застройщиком должна быть произведена в срок не позднее </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF719D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF719D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Тридцати</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="00FF719D">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>календарных</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34424" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дней с момента начисления бонусных баллов</w:t>
+      </w:r>
+      <w:r w:rsidR="00312E3F" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F66" w14:textId="77777777" w:rsidR="004B3962" w:rsidRPr="009B2925" w:rsidRDefault="004C3F36" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3962" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Размер начисляемых Бонусов в баллах в любом случае не может превышать сумму денежных средств, уплаченных по Договору Участником программы за счёт собственных средств Участника программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F67" w14:textId="77777777" w:rsidR="004C3F36" w:rsidRPr="009B2925" w:rsidRDefault="004C3F36" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02019F68" w14:textId="77777777" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="006C7DB7" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Срок действия и аннулирование Бонусов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F69" w14:textId="77777777" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="006C7DB7" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Бонусы могут быть использованы (срок действия Бонусов) в течение 4 (Четырёх) месяцев с даты заключения Договора, вне зависимости от даты зачисления Бонусов на Бонусный счёт. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F6A" w14:textId="77777777" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="00B05EF2" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. Бонусы аннулируются: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F6B" w14:textId="77777777" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="00B05EF2" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2.1. По истечении срока их действия, если они не были использованы Участником программы. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F6C" w14:textId="77777777" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="00B05EF2" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2.2. В случае расторжения Договора вне зависимости от факта использования Бонусов Участником программы, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F6D" w14:textId="77777777" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="00B05EF2" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2.3. Частично, вне зависимости от факта использования Бонусов Участником программы – в случае уменьшения цены Договора по любым основаниям, пропорционально уменьшению цены Договора. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F6E" w14:textId="77777777" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="00B05EF2" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.3. Последствия аннулирования Бонусов: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F6F" w14:textId="77777777" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="00B05EF2" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.3.1. Аннулированные Бонусы не могут быть использо</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>ваны в соответствии с разделом 4</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F70" w14:textId="77777777" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="006C7DB7" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02019F71" w14:textId="77777777" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="00B05EF2" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>. Персональные данные</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F72" w14:textId="21C18DB4" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="00B05EF2" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="006C7DB7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>В рамках Программы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Застройщик в целях начисления, использования и аннулирования Бонусов, предоставляемых Участникам программы, обрабатывает следующие персональные данные Участников программы: Фамилия, имя, </w:t>
+      </w:r>
+      <w:r w:rsidR="00312E3F" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>отчество (при наличии), дата рождения, паспортные данные, ИНН, СНИЛС, номер телефона, а</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дрес электронной почты, </w:t>
+      </w:r>
+      <w:r w:rsidR="00736543" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">дрес регистрации и (или) места жительства, Сведения о заключении и исполнении Участником программы Договора, </w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">включая данные о цене Договора, способах и фактическом состоянии расчётов по Договору, а также сведения об изменении и расторжении Договора, Сведения аннулированных Бонусов. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F74" w14:textId="68D92DEC" w:rsidR="006C7DB7" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. Присоединение Клиента к Программе (получение статуса Участника программы) означает согласие Клиента на обработку его персональных данных в соответствии с настоящим разделом Правил. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F75" w14:textId="61E40E2C" w:rsidR="004B3962" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00736543" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Персональные данные Участников программы обрабатываются Застройщиков в течение срока действия Программы и в течение </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>3 (Трех) лет</w:t>
+      </w:r>
+      <w:r w:rsidR="003E58E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по истечении срока действия Программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F76" w14:textId="77777777" w:rsidR="003E58E7" w:rsidRPr="009B2925" w:rsidRDefault="003E58E7" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02019F77" w14:textId="77777777" w:rsidR="00207C79" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Порядок изменения правил</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F78" w14:textId="0500A0B4" w:rsidR="00207C79" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="001855E8" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Организатор программы лояльности в одностороннем порядке вправе вносить изменения и дополнения в настоящие правила программы лояльности. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BAECE4E" w14:textId="77777777" w:rsidR="00740F55" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="00740F55">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidR="00367B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оферта официально опубликована на </w:t>
+      </w:r>
+      <w:r w:rsidR="00367B2B" w:rsidRPr="00740F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сайте Застройщика </w:t>
+      </w:r>
+      <w:r w:rsidR="00D6310D" w:rsidRPr="00740F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>https://midgard-rus.ru/,</w:t>
+      </w:r>
+      <w:r w:rsidR="00367B2B" w:rsidRPr="00740F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> а также </w:t>
+      </w:r>
+      <w:r w:rsidR="008474F2" w:rsidRPr="00740F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Участник программы лояльности может ознакомиться с правилами программы лояльности в офисе продаж, расположенного по адресу: </w:t>
+      </w:r>
+      <w:r w:rsidR="00740F55" w:rsidRPr="00740F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">г. Тюмень ул. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00740F55" w:rsidRPr="00740F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Мельникайте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00740F55" w:rsidRPr="00740F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> д. 135 б. 2 этаж. Офис 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00740F55">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1679104D" w14:textId="77777777" w:rsidR="008474F2" w:rsidRPr="009B2925" w:rsidRDefault="008474F2" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02019F7C" w14:textId="77777777" w:rsidR="00207C79" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Ответственность сторон. Разрешение споров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F7D" w14:textId="77777777" w:rsidR="00207C79" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.1. В случаях неисполнения или ненадлежащего исполнения своих обязательств по Договору Стороны несут ответственность в соответствии с законодательством РФ, с учетом положений настоящих правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F7E" w14:textId="6724EACE" w:rsidR="00885F1A" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Организатор не несет ответственности за какие-либо убытки, ущерб, издержки и любые расходы, которые могут возникнуть у Участника </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в связи с участием в Программе. Участники </w:t>
+      </w:r>
+      <w:r w:rsidR="00283902">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">программы лояльности </w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>самостоятельно оплачивают все расходы, которые возникают/могут возникнуть в связи с участием в Программе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F7F" w14:textId="5753768A" w:rsidR="00207C79" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>8.3. На основании</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>п. 68 ст. 217 Н</w:t>
+      </w:r>
+      <w:r w:rsidR="00F062DE" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">алогового кодекса </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>РФ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F062DE" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Застройщик не является налоговым агентом и не уплачивает за Участника программы лояльности налог на доходы физических лиц. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F80" w14:textId="25E6B106" w:rsidR="00207C79" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. В случае если Участник </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> является должностным лицом, обязанным в соответствии с Федеральным законом от 25.12.2008 № 273-ФЗ «О противодействии коррупции» и иным действующим законодательством представлять сведения о своих доходах и расходах, он(а) самостоятельно обязан определить наличие (отсутствие) необходимости представления сведений о выплатах, полученных в результате участия в Программе. За не</w:t>
+      </w:r>
+      <w:r w:rsidR="00083B30" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">предоставление Участником </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сведений, указанных в настоящем пункте Застройщик ответственности не несет. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F81" w14:textId="29CDE7E8" w:rsidR="00885F1A" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00083B30" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Застройщик не является лицом, осуществляющим реализацию Участникам программы лояльности товаров (работ, услуг), приобретаемых за счет бонусных баллов. Застройщик не несёт ответственности за качество и комплектность товаров (результат работ, услуг), приобретаемых Клиентом за счёт бонусных баллов у Партнёров, полноту и своевременность, соблюдение иных условий их передачи (выполнения, оказания) Клиенту. Взаимодействие по данным вопросам осуществляется Клиентом непосредственно с Партнёром – продавцом соответствующих товаров (исполнителем работ, услуг)</w:t>
+      </w:r>
+      <w:r w:rsidR="00312E3F" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– в порядке, установленном действующим законодательством о защите потребителей. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F82" w14:textId="3A1E91EB" w:rsidR="00885F1A" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Все споры и разногласия, связанные с исполнением настоящих Правил, будут решаться путем переговоров между Застройщиком и Участником </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Претензионный порядок разрешения спора обязателен. Срок ответа на претензию 15 </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE44E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Пятнадцать) </w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">рабочих дней. В случае невозможности урегулирования разногласий путем переговоров спор подлежит рассмотрению в суде по месту нахождения Застройщика в соответствии с действующим законодательством РФ. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F83" w14:textId="018DDEBD" w:rsidR="00B05EF2" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>. Участник программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00B05EF2" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обязан возвратить Застройщику денежную сумму, эквивалентную сумме использованных </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Участником программы лояльности</w:t>
+      </w:r>
+      <w:r w:rsidR="00B05EF2" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бонусных баллов, в течение 10 (десяти) рабочих дней с момента наступления любого из указанных ниже обстоятельств: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F84" w14:textId="28853C9D" w:rsidR="00B05EF2" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B05EF2" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. Предъявления Застройщику требований (претензий, уведомлений) об отказе от исполнения договора участия в долевом строительстве либо договора купли-продажи (его прекращении, расторжении) и (или) о возврате уплаченной по договору участия в долевом строительстве либо договору купли-продажи цены (в течение 10 (десяти) рабочих дней с момента предъявления указанных требований); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F85" w14:textId="4AD8F53C" w:rsidR="00B05EF2" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00B05EF2" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.2. Прекращения (расторжения) договора участия в долевом строительстве либо договора купли-продажи по основаниям, предусмотренным действующим законодательством.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F86" w14:textId="6C34D703" w:rsidR="00670ABC" w:rsidRPr="009B2925" w:rsidRDefault="00670ABC" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Организатор программы не несёт ответственность за невозможность перечисления Баллов Участнику программы на Счет для перечисления Баллов Участника, указанный в </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE44E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>соглашении</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, в случае его блокировок, закрытия и иных обстоятельств. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F87" w14:textId="77777777" w:rsidR="00207C79" w:rsidRPr="009B2925" w:rsidRDefault="00207C79" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02019F88" w14:textId="77777777" w:rsidR="00207C79" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. Прочие условия</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F8A" w14:textId="5C8FD3EC" w:rsidR="00885F1A" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE44E7" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>Д</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ля реализации Программы Застройщик вправе привлекать на возмездной и безвозмездной основе третьих лиц. При этом третьи лица не уполномочены представлять, гарантировать и заявлять </w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">от имени Застройщика (застройщик не несет ответственности за третьих лиц в отношении таких заявлений и гарантий). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02019F8B" w14:textId="4FD18CF7" w:rsidR="00207C79" w:rsidRPr="009B2925" w:rsidRDefault="00885F1A" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF169F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00207C79" w:rsidRPr="009B2925">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Застройщик вправе отказать Участнику долевого строительства в участии в Программе в случае недобросовестного поведения участника долевого строительства, злоупотребления участника долевого строительства правом, в случае реализации всех объектов (квартир), участвующих в программе, а также без объяснения причин. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4438D16A" w14:textId="52C6AAFF" w:rsidR="009871F6" w:rsidRPr="009B2925" w:rsidRDefault="009871F6" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A9ACA29" w14:textId="0F4A525A" w:rsidR="009871F6" w:rsidRPr="009B2925" w:rsidRDefault="009871F6" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3145F6CD" w14:textId="6419E179" w:rsidR="009871F6" w:rsidRPr="009B2925" w:rsidRDefault="009871F6" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FEBD857" w14:textId="3519D093" w:rsidR="009871F6" w:rsidRDefault="009871F6" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A636002" w14:textId="116706F2" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="388219B4" w14:textId="7220D32C" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70523572" w14:textId="1CD93700" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="541FB3B8" w14:textId="5F3E86F0" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CCB9102" w14:textId="2886E22E" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="599FBA47" w14:textId="5FBA1F24" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="024990C2" w14:textId="5B430C6F" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3640F3BD" w14:textId="74D37C56" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7055F7E9" w14:textId="2D148B79" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0837751B" w14:textId="52943F9C" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C59235C" w14:textId="22AE322D" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0FC7B334" w14:textId="7B3296F9" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ED6BA6D" w14:textId="6EBADE0F" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11E5C5F6" w14:textId="36E8200C" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02223040" w14:textId="74A1AA17" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79071FF4" w14:textId="2161BE44" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCCFC76" w14:textId="7BFE18D3" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E0B4E50" w14:textId="72C8300C" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04E82629" w14:textId="590CB8A7" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5814BCA0" w14:textId="2E953DC9" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E7024EF" w14:textId="1F45A14B" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D498420" w14:textId="185E9D37" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00C1F571" w14:textId="2BF194D8" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DE7DD10" w14:textId="731895CC" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1137B9C2" w14:textId="21DE0AB0" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E4CD927" w14:textId="4533977E" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67478CF2" w14:textId="3EF70764" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25E35B40" w14:textId="1E306A83" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4272E946" w14:textId="4D6BF96C" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="424C79A7" w14:textId="0AE3D835" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61EA293E" w14:textId="6F3D0E01" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="144F3E71" w14:textId="3F1B351D" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11D17EFE" w14:textId="2D018781" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EB8204E" w14:textId="68BC0BE7" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11218645" w14:textId="4E28C761" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D75A491" w14:textId="7536F75C" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58BC7676" w14:textId="51197863" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="592C60E7" w14:textId="168E7030" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="717294FC" w14:textId="53CA868D" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B98A492" w14:textId="49EE243E" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FF148FF" w14:textId="768A3CBE" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30494A9F" w14:textId="06C08A82" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="238E616A" w14:textId="283BDE39" w:rsidR="00AF169F" w:rsidRDefault="00AF169F" w:rsidP="009B2925">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00AF169F" w:rsidSect="009B2925">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="567" w:right="566" w:bottom="568" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:unk1="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh unk1">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="159A5F55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2306FC6E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B6F1E3E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E3C0D1EA"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E3B37C5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EC2C1ADA"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="992E0408">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1770" w:hanging="690"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33092805"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1B501ECE"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E6A720E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A15022D0"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2118" w:hanging="690"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5629323A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FF84006E"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63ED3A67"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="98E2AB7A"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70D85503"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="508C5C4E"/>
+    <w:lvl w:ilvl="0" w:tplc="89C6F476">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1789" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2509" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3229" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3949" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4669" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5389" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6109" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6829" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:o="urn:schemas-microsoft-com:office:office">
-[...5 lines deleted...]
-  <w:evenAndOddHeaders w:val="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="118"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="000744F8"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00CB5903"/>
+    <w:rsidRoot w:val="006C6963"/>
+    <w:rsid w:val="00000DB7"/>
+    <w:rsid w:val="00005198"/>
+    <w:rsid w:val="000069AE"/>
+    <w:rsid w:val="000276DD"/>
+    <w:rsid w:val="00031DB6"/>
+    <w:rsid w:val="00061AE1"/>
+    <w:rsid w:val="00067A86"/>
+    <w:rsid w:val="00072097"/>
+    <w:rsid w:val="00083B1A"/>
+    <w:rsid w:val="00083B30"/>
+    <w:rsid w:val="0009041B"/>
+    <w:rsid w:val="00093566"/>
+    <w:rsid w:val="00095167"/>
+    <w:rsid w:val="000951A3"/>
+    <w:rsid w:val="000953B7"/>
+    <w:rsid w:val="000B1493"/>
+    <w:rsid w:val="000C0E00"/>
+    <w:rsid w:val="000C2331"/>
+    <w:rsid w:val="000C7E09"/>
+    <w:rsid w:val="000D1185"/>
+    <w:rsid w:val="000D2163"/>
+    <w:rsid w:val="000D46D9"/>
+    <w:rsid w:val="000E18CC"/>
+    <w:rsid w:val="000E3766"/>
+    <w:rsid w:val="000E3870"/>
+    <w:rsid w:val="000E7E1E"/>
+    <w:rsid w:val="000F2F8A"/>
+    <w:rsid w:val="001005B9"/>
+    <w:rsid w:val="00100AE9"/>
+    <w:rsid w:val="00103770"/>
+    <w:rsid w:val="0010451C"/>
+    <w:rsid w:val="0011028A"/>
+    <w:rsid w:val="0011398D"/>
+    <w:rsid w:val="0013038A"/>
+    <w:rsid w:val="0013116B"/>
+    <w:rsid w:val="00132039"/>
+    <w:rsid w:val="00135C46"/>
+    <w:rsid w:val="0013625D"/>
+    <w:rsid w:val="00143FF0"/>
+    <w:rsid w:val="0014427D"/>
+    <w:rsid w:val="00145A91"/>
+    <w:rsid w:val="00154936"/>
+    <w:rsid w:val="00154FFE"/>
+    <w:rsid w:val="00160C41"/>
+    <w:rsid w:val="00161D9C"/>
+    <w:rsid w:val="001672A8"/>
+    <w:rsid w:val="001717DB"/>
+    <w:rsid w:val="0017422A"/>
+    <w:rsid w:val="001753F0"/>
+    <w:rsid w:val="001768B8"/>
+    <w:rsid w:val="0018297D"/>
+    <w:rsid w:val="001849AA"/>
+    <w:rsid w:val="001855E8"/>
+    <w:rsid w:val="00187105"/>
+    <w:rsid w:val="001A3768"/>
+    <w:rsid w:val="001B4F24"/>
+    <w:rsid w:val="001D2620"/>
+    <w:rsid w:val="001D5953"/>
+    <w:rsid w:val="001E460D"/>
+    <w:rsid w:val="001F1792"/>
+    <w:rsid w:val="001F2AC3"/>
+    <w:rsid w:val="001F5536"/>
+    <w:rsid w:val="001F5C80"/>
+    <w:rsid w:val="001F7878"/>
+    <w:rsid w:val="00201211"/>
+    <w:rsid w:val="002020D1"/>
+    <w:rsid w:val="00203097"/>
+    <w:rsid w:val="00204CED"/>
+    <w:rsid w:val="00206EE3"/>
+    <w:rsid w:val="00207424"/>
+    <w:rsid w:val="00207C79"/>
+    <w:rsid w:val="00222D5D"/>
+    <w:rsid w:val="002234F0"/>
+    <w:rsid w:val="00232B7A"/>
+    <w:rsid w:val="00241233"/>
+    <w:rsid w:val="00241CFD"/>
+    <w:rsid w:val="00246258"/>
+    <w:rsid w:val="0025020E"/>
+    <w:rsid w:val="00254E9B"/>
+    <w:rsid w:val="00256BD9"/>
+    <w:rsid w:val="00257C64"/>
+    <w:rsid w:val="00263268"/>
+    <w:rsid w:val="002676F0"/>
+    <w:rsid w:val="00267AA4"/>
+    <w:rsid w:val="0027032B"/>
+    <w:rsid w:val="0027667F"/>
+    <w:rsid w:val="002774D7"/>
+    <w:rsid w:val="00280B50"/>
+    <w:rsid w:val="002823C5"/>
+    <w:rsid w:val="00283902"/>
+    <w:rsid w:val="00285631"/>
+    <w:rsid w:val="00285909"/>
+    <w:rsid w:val="0028674B"/>
+    <w:rsid w:val="002B000D"/>
+    <w:rsid w:val="002B32B9"/>
+    <w:rsid w:val="002C0948"/>
+    <w:rsid w:val="002D2A27"/>
+    <w:rsid w:val="002D63FB"/>
+    <w:rsid w:val="002D6EE3"/>
+    <w:rsid w:val="002E1AE1"/>
+    <w:rsid w:val="002E1D0B"/>
+    <w:rsid w:val="002E4A85"/>
+    <w:rsid w:val="002F0436"/>
+    <w:rsid w:val="002F1E82"/>
+    <w:rsid w:val="003015B5"/>
+    <w:rsid w:val="00302582"/>
+    <w:rsid w:val="0030286B"/>
+    <w:rsid w:val="00303B2B"/>
+    <w:rsid w:val="00307CDA"/>
+    <w:rsid w:val="003107B6"/>
+    <w:rsid w:val="0031115F"/>
+    <w:rsid w:val="00312CC7"/>
+    <w:rsid w:val="00312E3F"/>
+    <w:rsid w:val="0031378E"/>
+    <w:rsid w:val="00315EA2"/>
+    <w:rsid w:val="00320B5E"/>
+    <w:rsid w:val="003304D1"/>
+    <w:rsid w:val="0033217B"/>
+    <w:rsid w:val="00333160"/>
+    <w:rsid w:val="0033433F"/>
+    <w:rsid w:val="00334E8C"/>
+    <w:rsid w:val="00336F29"/>
+    <w:rsid w:val="0035560C"/>
+    <w:rsid w:val="003645B3"/>
+    <w:rsid w:val="00367B2B"/>
+    <w:rsid w:val="00390400"/>
+    <w:rsid w:val="0039189B"/>
+    <w:rsid w:val="00392EF0"/>
+    <w:rsid w:val="0039398C"/>
+    <w:rsid w:val="003A21F8"/>
+    <w:rsid w:val="003A2D37"/>
+    <w:rsid w:val="003A6D7A"/>
+    <w:rsid w:val="003B4A18"/>
+    <w:rsid w:val="003C0E82"/>
+    <w:rsid w:val="003C7DD5"/>
+    <w:rsid w:val="003D1390"/>
+    <w:rsid w:val="003D76F0"/>
+    <w:rsid w:val="003E58E7"/>
+    <w:rsid w:val="003E6AFF"/>
+    <w:rsid w:val="003F1306"/>
+    <w:rsid w:val="003F4D63"/>
+    <w:rsid w:val="00401CF5"/>
+    <w:rsid w:val="004060A6"/>
+    <w:rsid w:val="004134A0"/>
+    <w:rsid w:val="00414875"/>
+    <w:rsid w:val="00415809"/>
+    <w:rsid w:val="00422100"/>
+    <w:rsid w:val="0042273A"/>
+    <w:rsid w:val="00427122"/>
+    <w:rsid w:val="00434CDA"/>
+    <w:rsid w:val="00440010"/>
+    <w:rsid w:val="00445A70"/>
+    <w:rsid w:val="00453BC2"/>
+    <w:rsid w:val="0046142C"/>
+    <w:rsid w:val="00465F77"/>
+    <w:rsid w:val="00472263"/>
+    <w:rsid w:val="00474708"/>
+    <w:rsid w:val="0047611E"/>
+    <w:rsid w:val="004763CF"/>
+    <w:rsid w:val="00481C4F"/>
+    <w:rsid w:val="00481EB2"/>
+    <w:rsid w:val="004827AB"/>
+    <w:rsid w:val="004A680D"/>
+    <w:rsid w:val="004B0951"/>
+    <w:rsid w:val="004B1BEC"/>
+    <w:rsid w:val="004B3962"/>
+    <w:rsid w:val="004C0F61"/>
+    <w:rsid w:val="004C253C"/>
+    <w:rsid w:val="004C3ACC"/>
+    <w:rsid w:val="004C3F36"/>
+    <w:rsid w:val="004C4916"/>
+    <w:rsid w:val="004C503A"/>
+    <w:rsid w:val="004D147D"/>
+    <w:rsid w:val="004D3E3E"/>
+    <w:rsid w:val="004E678A"/>
+    <w:rsid w:val="004F0A8E"/>
+    <w:rsid w:val="004F7E62"/>
+    <w:rsid w:val="00500A94"/>
+    <w:rsid w:val="00501F57"/>
+    <w:rsid w:val="00507655"/>
+    <w:rsid w:val="00511676"/>
+    <w:rsid w:val="00511C72"/>
+    <w:rsid w:val="00512D96"/>
+    <w:rsid w:val="0051564C"/>
+    <w:rsid w:val="00520F18"/>
+    <w:rsid w:val="0052360B"/>
+    <w:rsid w:val="00534DB0"/>
+    <w:rsid w:val="005430D5"/>
+    <w:rsid w:val="00561933"/>
+    <w:rsid w:val="0056635E"/>
+    <w:rsid w:val="0057606A"/>
+    <w:rsid w:val="00581662"/>
+    <w:rsid w:val="005927B7"/>
+    <w:rsid w:val="005A34AA"/>
+    <w:rsid w:val="005A5E68"/>
+    <w:rsid w:val="005B04B8"/>
+    <w:rsid w:val="005B10DD"/>
+    <w:rsid w:val="005B2B87"/>
+    <w:rsid w:val="005B55F7"/>
+    <w:rsid w:val="005B757A"/>
+    <w:rsid w:val="005C3449"/>
+    <w:rsid w:val="005C3AB4"/>
+    <w:rsid w:val="005C6857"/>
+    <w:rsid w:val="005D5369"/>
+    <w:rsid w:val="005D57B0"/>
+    <w:rsid w:val="005D6FA2"/>
+    <w:rsid w:val="005E005C"/>
+    <w:rsid w:val="005E6802"/>
+    <w:rsid w:val="005E7EFF"/>
+    <w:rsid w:val="00601883"/>
+    <w:rsid w:val="006049A7"/>
+    <w:rsid w:val="00606150"/>
+    <w:rsid w:val="00606792"/>
+    <w:rsid w:val="006147F0"/>
+    <w:rsid w:val="006162BE"/>
+    <w:rsid w:val="00616BFF"/>
+    <w:rsid w:val="00620A77"/>
+    <w:rsid w:val="00632E33"/>
+    <w:rsid w:val="00652D08"/>
+    <w:rsid w:val="006650F0"/>
+    <w:rsid w:val="006654F8"/>
+    <w:rsid w:val="00665665"/>
+    <w:rsid w:val="00670ABC"/>
+    <w:rsid w:val="006716D9"/>
+    <w:rsid w:val="00675946"/>
+    <w:rsid w:val="00680201"/>
+    <w:rsid w:val="00680655"/>
+    <w:rsid w:val="006A3A6E"/>
+    <w:rsid w:val="006A5043"/>
+    <w:rsid w:val="006A6E4C"/>
+    <w:rsid w:val="006A7932"/>
+    <w:rsid w:val="006C215C"/>
+    <w:rsid w:val="006C3EF0"/>
+    <w:rsid w:val="006C6963"/>
+    <w:rsid w:val="006C7DB7"/>
+    <w:rsid w:val="006D3D35"/>
+    <w:rsid w:val="006E1702"/>
+    <w:rsid w:val="006F1BE6"/>
+    <w:rsid w:val="006F29AA"/>
+    <w:rsid w:val="006F5A88"/>
+    <w:rsid w:val="006F5D42"/>
+    <w:rsid w:val="00707187"/>
+    <w:rsid w:val="007110BD"/>
+    <w:rsid w:val="0071341E"/>
+    <w:rsid w:val="0072451F"/>
+    <w:rsid w:val="00727419"/>
+    <w:rsid w:val="00731869"/>
+    <w:rsid w:val="00733518"/>
+    <w:rsid w:val="00736543"/>
+    <w:rsid w:val="00740CF5"/>
+    <w:rsid w:val="00740F55"/>
+    <w:rsid w:val="00754C62"/>
+    <w:rsid w:val="00785B99"/>
+    <w:rsid w:val="00786030"/>
+    <w:rsid w:val="00791D7C"/>
+    <w:rsid w:val="007A11FA"/>
+    <w:rsid w:val="007A1566"/>
+    <w:rsid w:val="007A5A9F"/>
+    <w:rsid w:val="007B1BFD"/>
+    <w:rsid w:val="007B745E"/>
+    <w:rsid w:val="007C2CDB"/>
+    <w:rsid w:val="007C6D65"/>
+    <w:rsid w:val="007D00E3"/>
+    <w:rsid w:val="007D5A8E"/>
+    <w:rsid w:val="007D68F3"/>
+    <w:rsid w:val="007E25E1"/>
+    <w:rsid w:val="007E6860"/>
+    <w:rsid w:val="007F043A"/>
+    <w:rsid w:val="007F15F1"/>
+    <w:rsid w:val="007F1B01"/>
+    <w:rsid w:val="007F3DD8"/>
+    <w:rsid w:val="007F496A"/>
+    <w:rsid w:val="0080000E"/>
+    <w:rsid w:val="008126AB"/>
+    <w:rsid w:val="00816CBE"/>
+    <w:rsid w:val="0082140E"/>
+    <w:rsid w:val="008223EA"/>
+    <w:rsid w:val="008240C8"/>
+    <w:rsid w:val="00826551"/>
+    <w:rsid w:val="008373AA"/>
+    <w:rsid w:val="00840F06"/>
+    <w:rsid w:val="008474F2"/>
+    <w:rsid w:val="0085159A"/>
+    <w:rsid w:val="00861375"/>
+    <w:rsid w:val="008679FE"/>
+    <w:rsid w:val="008711F8"/>
+    <w:rsid w:val="0087207F"/>
+    <w:rsid w:val="00873B42"/>
+    <w:rsid w:val="008808BE"/>
+    <w:rsid w:val="00885F1A"/>
+    <w:rsid w:val="00886086"/>
+    <w:rsid w:val="008923E3"/>
+    <w:rsid w:val="008A65D0"/>
+    <w:rsid w:val="008A7636"/>
+    <w:rsid w:val="008A7A68"/>
+    <w:rsid w:val="008B0EB6"/>
+    <w:rsid w:val="008B1F4C"/>
+    <w:rsid w:val="008C03D5"/>
+    <w:rsid w:val="008C0D3A"/>
+    <w:rsid w:val="008C2444"/>
+    <w:rsid w:val="008C7ADF"/>
+    <w:rsid w:val="008D2F90"/>
+    <w:rsid w:val="008D4309"/>
+    <w:rsid w:val="008F6E96"/>
+    <w:rsid w:val="008F7572"/>
+    <w:rsid w:val="009005BB"/>
+    <w:rsid w:val="00901C31"/>
+    <w:rsid w:val="00904D5E"/>
+    <w:rsid w:val="00914D1F"/>
+    <w:rsid w:val="00916CD6"/>
+    <w:rsid w:val="0091733B"/>
+    <w:rsid w:val="009203BC"/>
+    <w:rsid w:val="00922D62"/>
+    <w:rsid w:val="00932377"/>
+    <w:rsid w:val="00933274"/>
+    <w:rsid w:val="00942735"/>
+    <w:rsid w:val="00942BA6"/>
+    <w:rsid w:val="00945BB7"/>
+    <w:rsid w:val="00946C64"/>
+    <w:rsid w:val="00960D7C"/>
+    <w:rsid w:val="00972CC9"/>
+    <w:rsid w:val="00982511"/>
+    <w:rsid w:val="00985C61"/>
+    <w:rsid w:val="009871F6"/>
+    <w:rsid w:val="009A5C26"/>
+    <w:rsid w:val="009B2059"/>
+    <w:rsid w:val="009B2925"/>
+    <w:rsid w:val="009B7D0C"/>
+    <w:rsid w:val="009C3F73"/>
+    <w:rsid w:val="009C745F"/>
+    <w:rsid w:val="009D1C9A"/>
+    <w:rsid w:val="009D47A7"/>
+    <w:rsid w:val="009D7802"/>
+    <w:rsid w:val="009E4CC4"/>
+    <w:rsid w:val="009E6E5E"/>
+    <w:rsid w:val="009E704F"/>
+    <w:rsid w:val="009F3FAB"/>
+    <w:rsid w:val="009F4F31"/>
+    <w:rsid w:val="00A02BAE"/>
+    <w:rsid w:val="00A0558B"/>
+    <w:rsid w:val="00A11F77"/>
+    <w:rsid w:val="00A178B2"/>
+    <w:rsid w:val="00A3452E"/>
+    <w:rsid w:val="00A4714A"/>
+    <w:rsid w:val="00A47CD0"/>
+    <w:rsid w:val="00A47F9B"/>
+    <w:rsid w:val="00A50D39"/>
+    <w:rsid w:val="00A5179A"/>
+    <w:rsid w:val="00A56320"/>
+    <w:rsid w:val="00A616D9"/>
+    <w:rsid w:val="00A772A6"/>
+    <w:rsid w:val="00A77E7E"/>
+    <w:rsid w:val="00A810F4"/>
+    <w:rsid w:val="00A85C22"/>
+    <w:rsid w:val="00A92686"/>
+    <w:rsid w:val="00A97512"/>
+    <w:rsid w:val="00AB1A7E"/>
+    <w:rsid w:val="00AB2295"/>
+    <w:rsid w:val="00AB318C"/>
+    <w:rsid w:val="00AB37E0"/>
+    <w:rsid w:val="00AD3C2A"/>
+    <w:rsid w:val="00AD6CC5"/>
+    <w:rsid w:val="00AE039D"/>
+    <w:rsid w:val="00AE1EC2"/>
+    <w:rsid w:val="00AE2627"/>
+    <w:rsid w:val="00AE3350"/>
+    <w:rsid w:val="00AF143C"/>
+    <w:rsid w:val="00AF169F"/>
+    <w:rsid w:val="00AF7114"/>
+    <w:rsid w:val="00AF76AA"/>
+    <w:rsid w:val="00B00572"/>
+    <w:rsid w:val="00B017AA"/>
+    <w:rsid w:val="00B05EF2"/>
+    <w:rsid w:val="00B07596"/>
+    <w:rsid w:val="00B11B5B"/>
+    <w:rsid w:val="00B11F9E"/>
+    <w:rsid w:val="00B13BD4"/>
+    <w:rsid w:val="00B14456"/>
+    <w:rsid w:val="00B22EA8"/>
+    <w:rsid w:val="00B33A80"/>
+    <w:rsid w:val="00B34424"/>
+    <w:rsid w:val="00B3482B"/>
+    <w:rsid w:val="00B352E6"/>
+    <w:rsid w:val="00B404D2"/>
+    <w:rsid w:val="00B4162C"/>
+    <w:rsid w:val="00B524CB"/>
+    <w:rsid w:val="00B561C8"/>
+    <w:rsid w:val="00BA2423"/>
+    <w:rsid w:val="00BA28BE"/>
+    <w:rsid w:val="00BA33D8"/>
+    <w:rsid w:val="00BA5223"/>
+    <w:rsid w:val="00BA5E6C"/>
+    <w:rsid w:val="00BB1132"/>
+    <w:rsid w:val="00BB211A"/>
+    <w:rsid w:val="00BB36DB"/>
+    <w:rsid w:val="00BB4A59"/>
+    <w:rsid w:val="00BC778A"/>
+    <w:rsid w:val="00BD5017"/>
+    <w:rsid w:val="00BE2B55"/>
+    <w:rsid w:val="00BE3FBB"/>
+    <w:rsid w:val="00BE44E7"/>
+    <w:rsid w:val="00BE7D4B"/>
+    <w:rsid w:val="00BF21C9"/>
+    <w:rsid w:val="00BF3CC0"/>
+    <w:rsid w:val="00C01EA3"/>
+    <w:rsid w:val="00C0408C"/>
+    <w:rsid w:val="00C0524B"/>
+    <w:rsid w:val="00C10A5D"/>
+    <w:rsid w:val="00C160DE"/>
+    <w:rsid w:val="00C169BD"/>
+    <w:rsid w:val="00C21F5C"/>
+    <w:rsid w:val="00C30BE1"/>
+    <w:rsid w:val="00C32A26"/>
+    <w:rsid w:val="00C37522"/>
+    <w:rsid w:val="00C45994"/>
+    <w:rsid w:val="00C5042B"/>
+    <w:rsid w:val="00C564E8"/>
+    <w:rsid w:val="00C57CEB"/>
+    <w:rsid w:val="00C611EC"/>
+    <w:rsid w:val="00C63AF6"/>
+    <w:rsid w:val="00C653D6"/>
+    <w:rsid w:val="00C71481"/>
+    <w:rsid w:val="00C71EFE"/>
+    <w:rsid w:val="00C73608"/>
+    <w:rsid w:val="00C77B93"/>
+    <w:rsid w:val="00C928B4"/>
+    <w:rsid w:val="00C9480C"/>
+    <w:rsid w:val="00C95089"/>
+    <w:rsid w:val="00C95E4B"/>
+    <w:rsid w:val="00C95EC9"/>
+    <w:rsid w:val="00C9636F"/>
+    <w:rsid w:val="00C96795"/>
+    <w:rsid w:val="00CA1DD2"/>
+    <w:rsid w:val="00CB1A72"/>
+    <w:rsid w:val="00CB312E"/>
+    <w:rsid w:val="00CB5CFC"/>
+    <w:rsid w:val="00CB650B"/>
+    <w:rsid w:val="00CC1DB7"/>
+    <w:rsid w:val="00CC3EA2"/>
+    <w:rsid w:val="00CE0AAC"/>
+    <w:rsid w:val="00CE0CD1"/>
+    <w:rsid w:val="00CE5021"/>
+    <w:rsid w:val="00CF634D"/>
+    <w:rsid w:val="00D01622"/>
+    <w:rsid w:val="00D0239F"/>
+    <w:rsid w:val="00D04759"/>
+    <w:rsid w:val="00D16ADF"/>
+    <w:rsid w:val="00D253C7"/>
+    <w:rsid w:val="00D26173"/>
+    <w:rsid w:val="00D33C0C"/>
+    <w:rsid w:val="00D346A8"/>
+    <w:rsid w:val="00D36EA8"/>
+    <w:rsid w:val="00D479FB"/>
+    <w:rsid w:val="00D50522"/>
+    <w:rsid w:val="00D554EA"/>
+    <w:rsid w:val="00D55B89"/>
+    <w:rsid w:val="00D6310D"/>
+    <w:rsid w:val="00D74F84"/>
+    <w:rsid w:val="00D91AA7"/>
+    <w:rsid w:val="00D96AA2"/>
+    <w:rsid w:val="00DB26AE"/>
+    <w:rsid w:val="00DC03F9"/>
+    <w:rsid w:val="00DC221F"/>
+    <w:rsid w:val="00DC2290"/>
+    <w:rsid w:val="00DC54D0"/>
+    <w:rsid w:val="00DD24EE"/>
+    <w:rsid w:val="00DD6522"/>
+    <w:rsid w:val="00DD6E99"/>
+    <w:rsid w:val="00DE7F83"/>
+    <w:rsid w:val="00DF0E53"/>
+    <w:rsid w:val="00E03994"/>
+    <w:rsid w:val="00E121BD"/>
+    <w:rsid w:val="00E130C5"/>
+    <w:rsid w:val="00E219AE"/>
+    <w:rsid w:val="00E24DDF"/>
+    <w:rsid w:val="00E2563D"/>
+    <w:rsid w:val="00E311AF"/>
+    <w:rsid w:val="00E37A68"/>
+    <w:rsid w:val="00E4022A"/>
+    <w:rsid w:val="00E41B85"/>
+    <w:rsid w:val="00E426EA"/>
+    <w:rsid w:val="00E44C90"/>
+    <w:rsid w:val="00E467D5"/>
+    <w:rsid w:val="00E46A7A"/>
+    <w:rsid w:val="00E47EB7"/>
+    <w:rsid w:val="00E5484F"/>
+    <w:rsid w:val="00E572F3"/>
+    <w:rsid w:val="00E61932"/>
+    <w:rsid w:val="00E654A0"/>
+    <w:rsid w:val="00E73BB5"/>
+    <w:rsid w:val="00E754BB"/>
+    <w:rsid w:val="00E77541"/>
+    <w:rsid w:val="00E8054F"/>
+    <w:rsid w:val="00E831C6"/>
+    <w:rsid w:val="00E83A6C"/>
+    <w:rsid w:val="00E9798C"/>
+    <w:rsid w:val="00EA553A"/>
+    <w:rsid w:val="00EB7707"/>
+    <w:rsid w:val="00EC2310"/>
+    <w:rsid w:val="00EC41EC"/>
+    <w:rsid w:val="00EC44E0"/>
+    <w:rsid w:val="00EC485F"/>
+    <w:rsid w:val="00EC5ADE"/>
+    <w:rsid w:val="00EC5D23"/>
+    <w:rsid w:val="00EC7AC3"/>
+    <w:rsid w:val="00EC7B64"/>
+    <w:rsid w:val="00ED35DF"/>
+    <w:rsid w:val="00EE2C20"/>
+    <w:rsid w:val="00EF0347"/>
+    <w:rsid w:val="00EF367D"/>
+    <w:rsid w:val="00EF3E6E"/>
+    <w:rsid w:val="00EF68DD"/>
+    <w:rsid w:val="00F001B4"/>
+    <w:rsid w:val="00F04C4C"/>
+    <w:rsid w:val="00F060BF"/>
+    <w:rsid w:val="00F062DE"/>
+    <w:rsid w:val="00F06803"/>
+    <w:rsid w:val="00F16E8A"/>
+    <w:rsid w:val="00F20421"/>
+    <w:rsid w:val="00F43911"/>
+    <w:rsid w:val="00F60880"/>
+    <w:rsid w:val="00F634CA"/>
+    <w:rsid w:val="00F72FD7"/>
+    <w:rsid w:val="00F731B5"/>
+    <w:rsid w:val="00F741B9"/>
+    <w:rsid w:val="00F84BA8"/>
+    <w:rsid w:val="00F86836"/>
+    <w:rsid w:val="00F90B90"/>
+    <w:rsid w:val="00F92635"/>
+    <w:rsid w:val="00F95C0C"/>
+    <w:rsid w:val="00F96DF5"/>
+    <w:rsid w:val="00FA2772"/>
+    <w:rsid w:val="00FA3C0B"/>
+    <w:rsid w:val="00FA7319"/>
+    <w:rsid w:val="00FB33EF"/>
+    <w:rsid w:val="00FC201E"/>
+    <w:rsid w:val="00FC268D"/>
+    <w:rsid w:val="00FC6159"/>
+    <w:rsid w:val="00FC633B"/>
+    <w:rsid w:val="00FD200F"/>
+    <w:rsid w:val="00FD20A5"/>
+    <w:rsid w:val="00FD5005"/>
+    <w:rsid w:val="00FE1DBE"/>
+    <w:rsid w:val="00FE305B"/>
+    <w:rsid w:val="00FF19FA"/>
+    <w:rsid w:val="00FF2164"/>
+    <w:rsid w:val="00FF33E4"/>
+    <w:rsid w:val="00FF67A5"/>
+    <w:rsid w:val="00FF719D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
-    <m:dispDef m:val="1"/>
+    <m:smallFrac/>
+    <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="02019F1D"/>
+  <w15:docId w15:val="{FB492C06-D7C5-4184-9436-0E4AA5EB54B3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
-        <w:lang w:val="ru-RU"/>
         <w:szCs w:val="22"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:line="276" w:before="0" w:after="0" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:count="376">
-[...109 lines deleted...]
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
-[...22 lines deleted...]
-    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...104 lines deleted...]
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...19 lines deleted...]
-    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="7" w:qFormat="1"/>
-[...10 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-    <w:name w:val="heading 1"/>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="008F6E96"/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="006C6963"/>
     <w:pPr>
-      <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
-      <w:outlineLvl w:val="0"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a4">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00AB2295"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00960D7C"/>
     <w:rPr>
-      <w:sz w:val="40"/>
-[...36 lines deleted...]
-      <w:color w:val="#2F69C7"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="NormalTable" w:default="1">
-[...8 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
+    <w:name w:val="Неразрешенное упоминание1"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00960D7C"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="subtitle"/>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00500A94"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
-    <w:qFormat w:val="1"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00500A94"/>
     <w:pPr>
-      <w:spacing w:afterAutospacing="1"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="30"/>
-      <w:color w:val="808080"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...11 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+    <w:name w:val="Текст примечания Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00500A94"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
-    <w:name w:val="title"/>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="a7"/>
+    <w:next w:val="a7"/>
+    <w:link w:val="aa"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00500A94"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Тема примечания Знак"/>
+    <w:basedOn w:val="a8"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00500A94"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ab">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007F3DD8"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ac">
+    <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:next w:val="a"/>
-    <w:qFormat w:val="1"/>
+    <w:link w:val="ad"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005C3AB4"/>
     <w:pPr>
-      <w:spacing w:afterAutospacing="1"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="52"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a" w:default="1">
-[...1 lines deleted...]
-    <w:qFormat w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
+    <w:name w:val="Текст выноски Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ac"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005C3AB4"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ae">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="af"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="003E6AFF"/>
     <w:pPr>
-      <w:spacing w:line="276" w:before="0" w:after="0" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:hAnsi="Arial"/>
-[...1 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a0" w:default="1">
-[...6 lines deleted...]
-    <w:name w:val="No List"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="af">
+    <w:name w:val="Основной текст Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden w:val="1"/>
-    <w:unhideWhenUsed w:val="1"/>
+    <w:rsid w:val="003E6AFF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:unk1="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh unk1">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="1304969958">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1697467029">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1960841517">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+        <w:div w:id="1850366898">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1769615306">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1937135899">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" ?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
-        <a:sysClr lastClr="000000" val="windowText"/>
+        <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr lastClr="FFFFFF" val="window"/>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1117,51 +7389,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1311,80 +7583,456 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" ?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<bibliography:Sources xmlns:bibliography="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="b06e0697-1754-4c03-ab01-480e899c3708" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b1a494a2-c779-40d1-a0b1-3cd1e3f5c6a5">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <MediaLengthInSeconds xmlns="7b0f143e-4b01-49f3-80b0-42b5e24b007b" xsi:nil="true"/>
+    <SharedWithUsers xmlns="04bdf367-86b2-4fa5-9506-80acec726f82">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101003CCD2888F003244EA5B30ACB562B7320" ma:contentTypeVersion="34" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="a5076d90ad13fc44afbb78b3d5c92c9b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="7b0f143e-4b01-49f3-80b0-42b5e24b007b" xmlns:ns3="b1a494a2-c779-40d1-a0b1-3cd1e3f5c6a5" xmlns:ns4="04bdf367-86b2-4fa5-9506-80acec726f82" xmlns:ns5="b06e0697-1754-4c03-ab01-480e899c3708" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d8670c687dfc74c5c542ac30692d6102" ns2:_="" ns3:_="" ns4:_="" ns5:_="">
+    <xsd:import namespace="7b0f143e-4b01-49f3-80b0-42b5e24b007b"/>
+    <xsd:import namespace="b1a494a2-c779-40d1-a0b1-3cd1e3f5c6a5"/>
+    <xsd:import namespace="04bdf367-86b2-4fa5-9506-80acec726f82"/>
+    <xsd:import namespace="b06e0697-1754-4c03-ab01-480e899c3708"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns5:TaxCatchAll" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="7b0f143e-4b01-49f3-80b0-42b5e24b007b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="19" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b1a494a2-c779-40d1-a0b1-3cd1e3f5c6a5" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Теги изображений" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="95803eaa-5599-4ed0-a03c-ae5c66dd0e5a" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="04bdf367-86b2-4fa5-9506-80acec726f82" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="20" nillable="true" ma:displayName="Общий доступ с использованием" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="21" nillable="true" ma:displayName="Совместно с подробностями" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b06e0697-1754-4c03-ab01-480e899c3708" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8dd91c5f-3a38-4a9b-9de3-34e19464f9f6}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="b06e0697-1754-4c03-ab01-480e899c3708">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип контента"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<customXml:datastoreItem xmlns:customXml="http://schemas.openxmlformats.org/officeDocument/2006/customXml" customXml:itemID="{18266FF8-31FE-0E4B-8F97-0718C7B8FEEC}">
-[...3 lines deleted...]
-</customXml:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8256C24-AC8A-4AE1-9131-5051C8B197E0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="b06e0697-1754-4c03-ab01-480e899c3708"/>
+    <ds:schemaRef ds:uri="b1a494a2-c779-40d1-a0b1-3cd1e3f5c6a5"/>
+    <ds:schemaRef ds:uri="7b0f143e-4b01-49f3-80b0-42b5e24b007b"/>
+    <ds:schemaRef ds:uri="04bdf367-86b2-4fa5-9506-80acec726f82"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD219657-4F3D-4948-9A8D-1B099FCAF280}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95F040ED-C299-47E7-98D2-AD34AE8DF77F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{80A0D4F1-155D-4275-B2E1-14DFE6E0986B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="7b0f143e-4b01-49f3-80b0-42b5e24b007b"/>
+    <ds:schemaRef ds:uri="b1a494a2-c779-40d1-a0b1-3cd1e3f5c6a5"/>
+    <ds:schemaRef ds:uri="04bdf367-86b2-4fa5-9506-80acec726f82"/>
+    <ds:schemaRef ds:uri="b06e0697-1754-4c03-ab01-480e899c3708"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ep:Properties xmlns:ep="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...16 lines deleted...]
-</ep:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>2877</Words>
+  <Characters>16403</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>136</Lines>
+  <Paragraphs>38</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>19242</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Занин Дмитрий Александрович</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101003CCD2888F003244EA5B30ACB562B7320</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="GUID">
+    <vt:lpwstr>f1705342-d304-45b7-ac67-91d7f7abe4ea</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+</Properties>
+</file>